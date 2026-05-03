--- v0 (2025-10-03)
+++ v1 (2026-05-03)
@@ -1,102 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="160C453F" w14:textId="77777777" w:rsidR="003E42CE" w:rsidRDefault="003E42CE" w:rsidP="008C05C9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FC93F07" w14:textId="77777777" w:rsidR="008C05C9" w:rsidRPr="008C05C9" w:rsidRDefault="00D47592" w:rsidP="008C05C9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Antrag auf</w:t>
       </w:r>
       <w:r w:rsidR="008C05C9" w:rsidRPr="008C05C9">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Besuch der Sammlung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1683D1C7" w14:textId="77777777" w:rsidR="00EB7F16" w:rsidRPr="008C05C9" w:rsidRDefault="003761A1" w:rsidP="00EB7F16">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:noProof/>
-          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CE1949F" wp14:editId="1FA41A9A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3108325</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-663575</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2655570" cy="1018540"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21007"/>
                 <wp:lineTo x="21383" y="21007"/>
                 <wp:lineTo x="21383" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2" name="Grafik 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -119,52 +123,56 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2655570" cy="1018540"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A1377DD" w14:textId="77777777" w:rsidR="008C05C9" w:rsidRPr="008C05C9" w:rsidRDefault="008C05C9" w:rsidP="00EB7F16">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
         <w:sectPr w:rsidR="008C05C9" w:rsidRPr="008C05C9" w:rsidSect="008C05C9">
-          <w:headerReference w:type="default" r:id="rId7"/>
-          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:headerReference w:type="even" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:num="2" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37EA3872" w14:textId="77777777" w:rsidR="00EB7F16" w:rsidRPr="00912477" w:rsidRDefault="0080266A" w:rsidP="00EB7F16">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00912477">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kontaktinformationen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F843B1E" w14:textId="77777777" w:rsidR="00EB7F16" w:rsidRPr="008C05C9" w:rsidRDefault="0080266A" w:rsidP="00EB7F16">
@@ -584,58 +592,58 @@
       <w:r w:rsidR="005A02C7" w:rsidRPr="00A52AC5">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> oder in irgendeiner anderen Art zu </w:t>
       </w:r>
       <w:r w:rsidR="004266F7" w:rsidRPr="00A52AC5">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
         <w:t>digitalisieren</w:t>
       </w:r>
       <w:r w:rsidRPr="00A52AC5">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidRPr="00A52AC5">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk203645900"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk203645900"/>
       <w:r w:rsidR="00127ED7" w:rsidRPr="00A52AC5">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00A52AC5">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">                  Nein </w:t>
       </w:r>
       <w:r w:rsidR="00127ED7" w:rsidRPr="00A52AC5">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C551BB" w14:textId="77777777" w:rsidR="00EB7F16" w:rsidRPr="00A52AC5" w:rsidRDefault="0080266A" w:rsidP="0080266A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52AC5">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
         <w:t>Sollen die</w:t>
       </w:r>
@@ -935,50 +943,51 @@
         <w:t>________________</w:t>
       </w:r>
       <w:r w:rsidR="0028371B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________ Datum: </w:t>
       </w:r>
       <w:r w:rsidR="00EB7F16" w:rsidRPr="0028371B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1FC6A8" w14:textId="53D385E8" w:rsidR="00EB7F16" w:rsidRPr="0028371B" w:rsidRDefault="00AB655A" w:rsidP="00EB7F16">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:noProof/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74C5037F" wp14:editId="66B903A3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>91440</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5400000" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Gerader Verbinder 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -992,51 +1001,51 @@
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
             <w:pict>
               <v:line w14:anchorId="4ACFB990" id="Gerader Verbinder 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="0,7.2pt" to="425.2pt,7.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrZYy9vwEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadIuRRA13cOu2AuC&#10;iq+764wbC39pbJr03zN20uwKEEKIHtyxZ97MezOT3e1oDTsDRu1dy9ermjNw0nfanVr+5fPbF685&#10;i0m4ThjvoOUXiPx2//zZbggNbHzvTQfIKImLzRBa3qcUmqqKsgcr4soHcORUHq1IdMVT1aEYKLs1&#10;1aauX1WDxy6glxAjvd5PTr4v+ZUCmT4oFSEx03LilsqJ5Tzms9rvRHNCEXotZxriH1hYoR0VXVLd&#10;iyTYd9S/pLJaoo9epZX0tvJKaQlFA6lZ1z+p+dSLAEULNSeGpU3x/6WV788HZLpr+Q1nTlga0QOg&#10;yEP5CnjULls3uU1DiA1F37kDzrcYDpg1jwpt/ic1bCytvSythTExSY/bl3X+cSavvuoRGDCmB/CW&#10;ZaPlRrusWjTi/C4mKkah15D8bBwbWv5mu9lO44My5zk005yIFStdDEyYj6BIJ1FZl9xlw+DOIDsL&#10;2o3u2zono0rGUWSGKG3MAqr/DJpjM2xi87fAJbpU9C4tQKudx99VTeOVqpriifYTrdk8+u5SxlQc&#10;tDpF2bzmeTef3gv88WPc/wAAAP//AwBQSwMEFAAGAAgAAAAhAMYMfYrcAAAABgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMjzFPwzAQhXek/gfrkLpRu1WBKsSpokqIDiyEDIxufCRR43Mau2nKr+cQA2x3&#10;753efS/dTq4TIw6h9aRhuVAgkCpvW6o1lO/PdxsQIRqypvOEGq4YYJvNblKTWH+hNxyLWAsOoZAY&#10;DU2MfSJlqBp0Jix8j8Tepx+cibwOtbSDuXC46+RKqQfpTEv8oTE97hqsjsXZaXj9Kk4quJfjGMvT&#10;cpXn+2v5+KH1/HbKn0BEnOLfMfzgMzpkzHTwZ7JBdBq4SGR1vQbB7uZe8XD4FWSWyv/42TcAAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAa2WMvb8BAADUAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxgx9itwAAAAGAQAADwAAAAAAAAAAAAAAAAAZ&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="black [3200]">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="77151CE1" w14:textId="77777777" w:rsidR="00127ED7" w:rsidRPr="00D47592" w:rsidRDefault="00127ED7" w:rsidP="00EB7F16">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00912477">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Genehmigt für</w:t>
       </w:r>
       <w:r w:rsidR="00211CFA" w:rsidRPr="00912477">
         <w:rPr>
@@ -1049,624 +1058,698 @@
       <w:r w:rsidR="00EB7F16" w:rsidRPr="00912477">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PM </w:t>
       </w:r>
       <w:r w:rsidRPr="00912477">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>durch</w:t>
       </w:r>
       <w:r w:rsidR="00EB7F16" w:rsidRPr="00C87E59">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0001DBB4" w14:textId="77777777" w:rsidR="00EB7F16" w:rsidRPr="00D47592" w:rsidRDefault="00EB7F16" w:rsidP="00EB7F16">
+    <w:p w14:paraId="78C0B1E9" w14:textId="77777777" w:rsidR="00A4421F" w:rsidRDefault="00A4421F" w:rsidP="00EB7F16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk214971691"/>
+    </w:p>
+    <w:p w14:paraId="0001DBB4" w14:textId="75C89D35" w:rsidR="00EB7F16" w:rsidRDefault="00EB7F16" w:rsidP="00EB7F16">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D47592">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name: ______________________ </w:t>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="0028371B" w:rsidRPr="00D47592">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unterschrift: </w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="009C100B" w:rsidRPr="009C100B">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C100B">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+        </w:rPr>
+        <w:t>Poing, den</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07116C87" w14:textId="6754FD42" w:rsidR="00A4421F" w:rsidRPr="00D47592" w:rsidRDefault="00A4421F" w:rsidP="00EB7F16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+        </w:rPr>
+        <w:t>Dr. Nadja Pöllath</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="7F69F8C0" w14:textId="77777777" w:rsidR="00EB7F16" w:rsidRPr="00912477" w:rsidRDefault="00BF66B2" w:rsidP="002B3170">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00912477">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bitte senden Sie das ausgefüllte und unterschriebene Formular an:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F78EB24" w14:textId="77777777" w:rsidR="007679FE" w:rsidRPr="008C05C9" w:rsidRDefault="00EB7F16" w:rsidP="002B3170">
+    <w:p w14:paraId="1F78EB24" w14:textId="13762B30" w:rsidR="007679FE" w:rsidRPr="00015424" w:rsidRDefault="00EB7F16" w:rsidP="002B3170">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
-          <w:lang w:val="en-US"/>
-[...29 lines deleted...]
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015424">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dr. Nadja Pöllath, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52AC5" w:rsidRPr="00015424">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C05C9">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00015424">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
         <w:t>urator</w:t>
       </w:r>
-      <w:r w:rsidR="00A52AC5">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00A52AC5" w:rsidRPr="00015424">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00015424">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         </w:rPr>
         <w:t>; poellath@snsb.de</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="007679FE" w:rsidRPr="008C05C9" w:rsidSect="008C05C9">
+    <w:p w14:paraId="37638783" w14:textId="1F8F5EF6" w:rsidR="00A4421F" w:rsidRPr="00A4421F" w:rsidRDefault="00A4421F" w:rsidP="002B3170">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk214971699"/>
+      <w:r w:rsidRPr="00A4421F">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+        </w:rPr>
+        <w:t>Melanie Lex, Sammlungsmanagerin; lex@snsb.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:sectPr w:rsidR="00A4421F" w:rsidRPr="00A4421F" w:rsidSect="008C05C9">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DD808D5" w14:textId="77777777" w:rsidR="00B16024" w:rsidRDefault="00B16024" w:rsidP="003761A1">
+    <w:p w14:paraId="017F4F3A" w14:textId="77777777" w:rsidR="001B11A5" w:rsidRDefault="001B11A5" w:rsidP="003761A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F96A322" w14:textId="77777777" w:rsidR="00B16024" w:rsidRDefault="00B16024" w:rsidP="003761A1">
+    <w:p w14:paraId="3ACA9EBD" w14:textId="77777777" w:rsidR="001B11A5" w:rsidRDefault="001B11A5" w:rsidP="003761A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Light">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="55D8C28D" w14:textId="77777777" w:rsidR="00FB47FB" w:rsidRDefault="00FB47FB">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="730666261"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="75075649" w14:textId="75C71774" w:rsidR="00AB655A" w:rsidRPr="00ED32A2" w:rsidRDefault="00AB655A">
+          <w:p w14:paraId="75075649" w14:textId="11ABE879" w:rsidR="00AB655A" w:rsidRPr="00ED32A2" w:rsidRDefault="00AB655A">
             <w:pPr>
               <w:pStyle w:val="Fuzeile"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED32A2">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Seite </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED32A2">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00ED32A2">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED32A2">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00ED32A2">
+            <w:r w:rsidR="00FB47FB">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED32A2">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00ED32A2">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> von </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED32A2">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00ED32A2">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED32A2">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00ED32A2">
+            <w:r w:rsidR="00FB47FB">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED32A2">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="645C5D54" w14:textId="77777777" w:rsidR="00AB655A" w:rsidRPr="00ED32A2" w:rsidRDefault="00AB655A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="02DE7190" w14:textId="77777777" w:rsidR="00FB47FB" w:rsidRDefault="00FB47FB">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F12F8F1" w14:textId="77777777" w:rsidR="00B16024" w:rsidRDefault="00B16024" w:rsidP="003761A1">
+    <w:p w14:paraId="0A77219D" w14:textId="77777777" w:rsidR="001B11A5" w:rsidRDefault="001B11A5" w:rsidP="003761A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="195C6843" w14:textId="77777777" w:rsidR="00B16024" w:rsidRDefault="00B16024" w:rsidP="003761A1">
+    <w:p w14:paraId="213E949A" w14:textId="77777777" w:rsidR="001B11A5" w:rsidRDefault="001B11A5" w:rsidP="003761A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="789A3D22" w14:textId="0F17DFF8" w:rsidR="003761A1" w:rsidRPr="00AB655A" w:rsidRDefault="003761A1" w:rsidP="00397F88">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="195061F1" w14:textId="77777777" w:rsidR="00FB47FB" w:rsidRDefault="00FB47FB">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="789A3D22" w14:textId="0EEA3BE4" w:rsidR="003761A1" w:rsidRPr="00AB655A" w:rsidRDefault="003761A1" w:rsidP="00397F88">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="8647"/>
       </w:tabs>
       <w:ind w:right="1134"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AB655A">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00AB655A" w:rsidRPr="00AB655A">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>025</w:t>
+      <w:t>0</w:t>
     </w:r>
+    <w:r w:rsidR="00FB47FB">
+      <w:rPr>
+        <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:r w:rsidRPr="00AB655A">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>_Besuch</w:t>
     </w:r>
     <w:r w:rsidR="00AB655A" w:rsidRPr="00AB655A">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="50282FA5" w14:textId="77777777" w:rsidR="003761A1" w:rsidRDefault="003761A1">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="3252479A" w14:textId="77777777" w:rsidR="00FB47FB" w:rsidRDefault="00FB47FB">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB7F16"/>
+    <w:rsid w:val="00015424"/>
     <w:rsid w:val="0002353D"/>
+    <w:rsid w:val="000F03FC"/>
     <w:rsid w:val="00127ED7"/>
     <w:rsid w:val="001533EC"/>
+    <w:rsid w:val="001B11A5"/>
     <w:rsid w:val="001C600D"/>
     <w:rsid w:val="00211CFA"/>
     <w:rsid w:val="00212E7C"/>
     <w:rsid w:val="0028371B"/>
     <w:rsid w:val="0029669D"/>
     <w:rsid w:val="002B3170"/>
+    <w:rsid w:val="00344BE1"/>
     <w:rsid w:val="00351875"/>
     <w:rsid w:val="003761A1"/>
     <w:rsid w:val="00397F88"/>
     <w:rsid w:val="003E42CE"/>
     <w:rsid w:val="004266F7"/>
     <w:rsid w:val="004A2913"/>
     <w:rsid w:val="00513A40"/>
     <w:rsid w:val="00526B29"/>
+    <w:rsid w:val="00563B1F"/>
     <w:rsid w:val="005A02C7"/>
     <w:rsid w:val="006F0B43"/>
     <w:rsid w:val="007D02B5"/>
     <w:rsid w:val="0080266A"/>
     <w:rsid w:val="00860A60"/>
     <w:rsid w:val="00872D1F"/>
     <w:rsid w:val="008A3807"/>
     <w:rsid w:val="008C05C9"/>
     <w:rsid w:val="00912477"/>
     <w:rsid w:val="009703CB"/>
+    <w:rsid w:val="009C100B"/>
+    <w:rsid w:val="00A4421F"/>
     <w:rsid w:val="00A52AC5"/>
     <w:rsid w:val="00AB655A"/>
     <w:rsid w:val="00AD0132"/>
     <w:rsid w:val="00B16024"/>
     <w:rsid w:val="00B27EC8"/>
     <w:rsid w:val="00B72894"/>
     <w:rsid w:val="00BF66B2"/>
     <w:rsid w:val="00C87E59"/>
     <w:rsid w:val="00CE4C27"/>
     <w:rsid w:val="00D47592"/>
+    <w:rsid w:val="00D6621B"/>
     <w:rsid w:val="00D76B4F"/>
     <w:rsid w:val="00E100D9"/>
     <w:rsid w:val="00EB7F16"/>
     <w:rsid w:val="00ED32A2"/>
+    <w:rsid w:val="00FB47FB"/>
     <w:rsid w:val="00FC5B79"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5C28E470"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6C09C492-B30B-4629-B3C1-504E6FE6F679}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1994,55 +2077,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2079,59 +2157,59 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003761A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003761A1"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2353,73 +2431,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>232</Words>
-  <Characters>1463</Characters>
+  <Words>234</Words>
+  <Characters>1475</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Leibniz-Rechenzentrum</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1692</CharactersWithSpaces>
+  <CharactersWithSpaces>1706</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pöllath, Nadja</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>